--- v0 (2026-03-19)
+++ v1 (2026-06-13)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="255" uniqueCount="132">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="846" uniqueCount="322">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -207,128 +207,566 @@
   <si>
     <t>295</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/295/indicacao_n_011.pdf</t>
   </si>
   <si>
     <t>Aterro e recuperação do trecho localizado próximo à ponte na estrada vicinal da Vila do Prata.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Davi Silva Ribeiro</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/304/indicacao_n_012.pdf</t>
   </si>
   <si>
-    <t>Requerimento para a implantação de uma horta comunitária e de uma roça comunitária no município de Marianópolis do Tocantins.</t>
+    <t>Implantação de uma horta comunitária e de uma roça comunitária no município de Marianópolis do Tocantins.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao_n_013.pdf</t>
   </si>
   <si>
     <t>Solicitação de evento para os idosos nos assentamentos do município.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/309/indicacao_n_014.pdf</t>
   </si>
   <si>
     <t>Aquisição de grupo de gerador de energia elétrica para o Hospital de Pequeno Porte de Marianópolis - TO.</t>
   </si>
   <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/311/indicacao_015-2026_antonio_renato.pdf</t>
+  </si>
+  <si>
+    <t>Contratação de um profissional médico especialista em Reumatologia, a fim de atender à crescente demanda existente no âmbito do Município.</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/312/indicacao_016-2026_antonio_renato.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de bancos de cimento para futuro bosque nas dependências da Escola Municipal Amazílio de Souza Ribeiro, situada neste Município.</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/313/indicacao_017-2026_antonio_renato.pdf</t>
+  </si>
+  <si>
+    <t>Retirada da horta atualmente instalada nas dependências da Escola Municipal Amazílio de Souza Ribeiro, situada neste Município.</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/317/indicacao_018-2026_antonio_renato.pdf</t>
+  </si>
+  <si>
+    <t>Ampliação da estrutura física do Estádio Municipal José Carneiro Neves.</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/318/indicacao_019-2026_antonio_renato.pdf</t>
+  </si>
+  <si>
+    <t>Viabilização de patrocínio financeiro destinado a equipe de rodeio.</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/319/indicacao_020-2026_joao_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a manutenção das estradas vicinais situadas no Assentamento P.A Piracema, localizado neste Município.</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/326/indicacao_021-2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a disponibilização ou contratação de um profissional Engenheiro Agrônomo para atuar junto à Secretaria Municipal de Agricultura.</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/327/indicacao_022-2026_luis.pdf</t>
+  </si>
+  <si>
+    <t>Realização de roçagem e limpeza dos meios-fios no Setor Ipê, neste município.</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/328/indicacao_023-2026_cleidiana.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de uma Casa de Apoio no município, destinada atender principalmente pessoaas oriundas dos assentamentos e zona rural, que necessitam permanecer na cidade durante todo o dia para atendimentos diversos.</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/329/indicacao_024-2026_cleidiana.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de 02 (dois) climatizadores de ar para atender o grupo da melhor idade do município.</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/334/indicacao_025-2026_joao_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar providências urgentes tendo em vista a situação crítica enfrentada por moradores do Assentamento PA Piracema, especialmente nas Agrovilas I e II, no que se refere ao abastecimento de água.</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/335/indicacao_026-2026_joao_marcos.pdf</t>
+  </si>
+  <si>
+    <t>Realização de estudo técnico e a imediata elaboração de projeto para implantação de rede de baixa tensão de energia elétrica, com a devida regularização do fornecimento, em atendimento aos moradores da Agrovila I e Agrovila II do Assentamento PA Piracema.</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/336/indicacao_027-2026_valmi.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a construção de cabine destinada à transmissão de rádio e vídeo no Estádio Carneirão, situado neste Município.</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_028-2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicitar a instalação de Starlink nos ônibus escolares que desempenham a atividade de transporte nas escolas do Município de Marianópolis - TO.</t>
+  </si>
+  <si>
+    <t>339</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>Adailton Pereira da Costa</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/339/indicacao_029-2026.pdf</t>
+  </si>
+  <si>
+    <t>Recuperação imediata com patrolamento e cascalhamento, da rua localizada em frente à empresa ACP Bioenergia.</t>
+  </si>
+  <si>
+    <t>346</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/346/indicacao_030-2026.pdf</t>
+  </si>
+  <si>
+    <t>Providências administrativas necessárias à execução de obra de pavimentação asfáltica da Rua 1, no trecho compreendido entre a Rua Tancredo Neves e a Rua Santo Antônio.</t>
+  </si>
+  <si>
+    <t>381</t>
+  </si>
+  <si>
+    <t>MAP</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao Sr. João Pereira Rezende (João Manezinho).</t>
+  </si>
+  <si>
+    <t>382</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao Sr. João Guimarães de Sousa (João Guimarães).</t>
+  </si>
+  <si>
+    <t>383</t>
+  </si>
+  <si>
+    <t>Moção de aplausos ao Sr. Arnardino dos Santos Gabriel.</t>
+  </si>
+  <si>
     <t>290</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Saulo Costa Moreira</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_001-2026.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n°446, de 15 de março de 2019, que dispõe sobre a criação do Calendário Esportivo do Município de Marianópolis do Tocantins e dá outras providências.</t>
   </si>
   <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_lei_002-2026_executivo.pdf</t>
+  </si>
+  <si>
+    <t>Altera o art. 74 da Lei Municipal n° 386/2014, que dispõe sobre o Regime Jurídico dos Servidores Públicos do Município de Marianópolis do Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/315/projeto_de_lei_003-2026_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal n° 423, de 02 de julho de 2018, que cria o Fundo Municipal de Educação de Marianópolis do Tocantins - FME, para adequar sua nomenclatura à Secretaria Municipal de Educação, e dá outras providências.</t>
+  </si>
+  <si>
     <t>306</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Institui o Hino do Município de Marianópolis do Tocantins, e dá outras providências.</t>
   </si>
   <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação de Posto de Saúde de Mariaópolis - TO, que passará a se chamar Posto de Saúde Municipal Sebastião Dias Braga, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/325/projeto_de_lei_004-2026_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a nomeação da Feira Coberta de Marianópolis - TO, que passará a se chamar Feira Coberta José Cesário de Oliveira, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>342</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/342/projeto_de_lei_005-2026_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como de utilidade pública municipal a associação dos assentados da fazenda Piracema, no município de Marianópolis do Tocantins - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>344</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o exercício da atividade de condutor de ambulância no âmbito do Município de Marianópolis - TO, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>345</t>
+  </si>
+  <si>
+    <t>Antonio Renato da Silva Moreira, João Marcos Rezende</t>
+  </si>
+  <si>
+    <t>Institui o Programa "Dia de Feira" no Município de Marianópolis do Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
     <t>279</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_resolucao_-_acrescimo_de_gratificacao_2026.docx</t>
   </si>
   <si>
     <t>Estipula percentual a título de gratificação ao salário dos servidores disposto no art. 336 do Regimento Interno da Câmara Municipal de Marianópolis do Tocantins, e dá outras providências.</t>
   </si>
   <si>
+    <t>340</t>
+  </si>
+  <si>
+    <t>Título de cidadã marianopolense à senhora Bonifácia Araújo dos Santos.</t>
+  </si>
+  <si>
+    <t>370</t>
+  </si>
+  <si>
+    <t>Elizaine Ferreira da Silva</t>
+  </si>
+  <si>
+    <t>Título de cidadã marianopolense à senhora Maria de Lourdes da Silva.</t>
+  </si>
+  <si>
+    <t>371</t>
+  </si>
+  <si>
+    <t>Título de cidadã marianopolense à senhora Maria Angélica Mascarenhas.</t>
+  </si>
+  <si>
+    <t>372</t>
+  </si>
+  <si>
+    <t>Título de cidadão marianopolense ao senhor Filipe Martins dos Santos.</t>
+  </si>
+  <si>
+    <t>373</t>
+  </si>
+  <si>
+    <t>Título de cidadão marianopolense ao senhor Carlos Eduardo Torres Gomes.</t>
+  </si>
+  <si>
+    <t>374</t>
+  </si>
+  <si>
+    <t>Título de cidadã marianopolense à senhora Maria Auxiliadora Seabra Rezende.</t>
+  </si>
+  <si>
+    <t>375</t>
+  </si>
+  <si>
+    <t>Título de cidadão marianopolense ao senhor Nilton Franco.</t>
+  </si>
+  <si>
+    <t>376</t>
+  </si>
+  <si>
+    <t>Título de cidadão marianopolense ao senhor Antonio Poincare Andrade Filho.</t>
+  </si>
+  <si>
+    <t>377</t>
+  </si>
+  <si>
+    <t>Título de cidadã marianopolense à senhora Janad Marques de Freitas Valcari.</t>
+  </si>
+  <si>
+    <t>378</t>
+  </si>
+  <si>
+    <t>Título de cidadão marianopolense ao senhor Eli Dias Borges.</t>
+  </si>
+  <si>
+    <t>379</t>
+  </si>
+  <si>
+    <t>Título de cidadão marianopolense ao senhor Carlos Henrique Amorim.</t>
+  </si>
+  <si>
+    <t>380</t>
+  </si>
+  <si>
+    <t>Título de cidadão marianopolense ao senhor Ricardo Ayres de Carvalho.</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Requerimento visando à deliberação e aprovação para denomenar oficialmente o Posto de Saúde como (Posto de Saúde Municipal Sebastião Dias Braga)</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>Requerimento visando a deliberação e aprovação para denomear oficialmente a Feira Coberta como (Feira Coberta José Cesário de Oliveira).</t>
+  </si>
+  <si>
+    <t>341</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/341/requerimento_003-2026.pdf</t>
+  </si>
+  <si>
+    <t>357</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/357/requerimento_004-2026.pdf</t>
+  </si>
+  <si>
+    <t>359</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/359/requerimento_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>360</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/360/requerimento_006-2026.pdf</t>
+  </si>
+  <si>
+    <t>361</t>
+  </si>
+  <si>
+    <t>362</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/362/requerimento_008-2026.pdf</t>
+  </si>
+  <si>
+    <t>363</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/363/requerimento_009-2026.pdf</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/364/requerimento_010-2026.pdf</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/365/requerimento_011-2026.pdf</t>
+  </si>
+  <si>
+    <t>366</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/366/requerimento_012-2026.pdf</t>
+  </si>
+  <si>
+    <t>367</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/367/requerimento_013-2026.pdf</t>
+  </si>
+  <si>
+    <t>368</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/368/requerimento_014-2026.pdf</t>
+  </si>
+  <si>
     <t>298</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer das Comissões</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/298/parecer_conclusivo_ref_projeto_de_emenda_lei_organica_001-2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Marianópolis – TO para modificar o § 25 do art. 113, inciso I, que institui as hipóteses de isenção do Imposto sobre Propriedade Predial e Territorial Urbana (IPTU), e dá outras providências.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/300/parecer_conclusivo_ref_previmar_projeto_de_lei_021-2025_ccj.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 314, de 15 de maio de 2009, e dá outras providências.</t>
@@ -336,50 +774,107 @@
   <si>
     <t>301</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças, Orçamento, Tributação, Fiscalização e Controle</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/301/parecer_conclusivo_ref_previmar_projeto_de_lei_021-2025.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/302/parecer_conclusivo_ref_esporte_projeto_de_lei_001-2026.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>CSEDSD - Comissão de Saúde, Educação e Desporto, Segurança Pública e Desenvolvimento Social</t>
   </si>
   <si>
     <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_conclusivo_ref_esporte_projeto_de_lei_001-2026_0001.pdf</t>
   </si>
   <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>343</t>
+  </si>
+  <si>
+    <t>348</t>
+  </si>
+  <si>
+    <t>CATC - Comissão de Adm., Trabalho, Trans., Agroind., Com., Des. Urbano e Serv. Púb., Meio Amb., Cult. e Tur</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/348/parecer_conclusivo_ref_projeto_de_lei_005-2026.pdf</t>
+  </si>
+  <si>
+    <t>Reconhece como de utilidade pública municipal a Associação dos Assentados da Fazenda Piracema, no Município de Marianópolis do Tocantins, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>349</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/349/parecer_conclusivo_ref_projeto_de_lei_005-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>350</t>
+  </si>
+  <si>
+    <t>351</t>
+  </si>
+  <si>
+    <t>352</t>
+  </si>
+  <si>
+    <t>353</t>
+  </si>
+  <si>
+    <t>354</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/354/parecer_conclusivo_ref_projeto_de_lei_004-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>355</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/355/parecer_conclusivo_ref_projeto_de_lei_002-2026_ccj.pdf</t>
+  </si>
+  <si>
+    <t>356</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/356/parecer_conclusivo_ref_projeto_de_lei_002-2026.pdf</t>
+  </si>
+  <si>
     <t>283</t>
   </si>
   <si>
     <t>ATA-O</t>
   </si>
   <si>
     <t>Ata da Sessão Ordinária</t>
   </si>
   <si>
     <t>Ata Eletrônica da 1ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>Ata Eletrônica da 2ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Ata Eletrônica da 3ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
   <si>
     <t>288</t>
@@ -396,60 +891,135 @@
   <si>
     <t>294</t>
   </si>
   <si>
     <t>Ata Eletrônica da 6ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>Ata Eletrônica da 7ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Ata Eletrônica da 8ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Ata Eletrônica da 9ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
   </si>
   <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 10ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 11ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 12ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 13ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 14ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 15ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>338</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 16ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>347</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 17ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>358</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 18ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>369</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 19ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>384</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 20ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
+    <t>386</t>
+  </si>
+  <si>
+    <t>Ata Eletrônica da 21ª Sessão Ordinária de 2026 da 1ª Sessão Legislativa da 10ª Legislatura</t>
+  </si>
+  <si>
     <t>282</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Adailton Pereira da Costa, João Marcos Rezende, Luís Jônatas Alves da Silva, Valmi Lopes Gonçalves</t>
+  </si>
+  <si>
+    <t>http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_emenda_a_lei_organica_001-2026.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -753,69 +1323,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/276/indicacao_001-2026_elias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/277/indicacao_002-2026_elias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_003-2026_luis_jonatas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/280/indicacao_004-2026_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/281/indicacao_005-2026_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/286/indicacao_006-2026_cleidiana.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/287/indicacao_n_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/291/indicacao_n_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_n_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_n_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/295/indicacao_n_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/304/indicacao_n_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao_n_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/309/indicacao_n_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_resolucao_-_acrescimo_de_gratificacao_2026.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/298/parecer_conclusivo_ref_projeto_de_emenda_lei_organica_001-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/300/parecer_conclusivo_ref_previmar_projeto_de_lei_021-2025_ccj.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/301/parecer_conclusivo_ref_previmar_projeto_de_lei_021-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/302/parecer_conclusivo_ref_esporte_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_conclusivo_ref_esporte_projeto_de_lei_001-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/276/indicacao_001-2026_elias.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/277/indicacao_002-2026_elias.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/278/indicacao_003-2026_luis_jonatas.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/280/indicacao_004-2026_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/281/indicacao_005-2026_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/286/indicacao_006-2026_cleidiana.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/287/indicacao_n_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/291/indicacao_n_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_n_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/292/indicacao_n_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/295/indicacao_n_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/304/indicacao_n_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/307/indicacao_n_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/309/indicacao_n_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/311/indicacao_015-2026_antonio_renato.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/312/indicacao_016-2026_antonio_renato.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/313/indicacao_017-2026_antonio_renato.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/317/indicacao_018-2026_antonio_renato.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/318/indicacao_019-2026_antonio_renato.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/319/indicacao_020-2026_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/326/indicacao_021-2026_luis.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/327/indicacao_022-2026_luis.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/328/indicacao_023-2026_cleidiana.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/329/indicacao_024-2026_cleidiana.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/334/indicacao_025-2026_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/335/indicacao_026-2026_joao_marcos.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/336/indicacao_027-2026_valmi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/337/indicacao_028-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/339/indicacao_029-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/346/indicacao_030-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/314/projeto_de_lei_002-2026_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/315/projeto_de_lei_003-2026_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/325/projeto_de_lei_004-2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/342/projeto_de_lei_005-2026_legislativo.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/279/projeto_de_resolucao_-_acrescimo_de_gratificacao_2026.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/341/requerimento_003-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/357/requerimento_004-2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/359/requerimento_005-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/360/requerimento_006-2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/362/requerimento_008-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/363/requerimento_009-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/364/requerimento_010-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/365/requerimento_011-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/366/requerimento_012-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/367/requerimento_013-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/368/requerimento_014-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/298/parecer_conclusivo_ref_projeto_de_emenda_lei_organica_001-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/300/parecer_conclusivo_ref_previmar_projeto_de_lei_021-2025_ccj.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/301/parecer_conclusivo_ref_previmar_projeto_de_lei_021-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/302/parecer_conclusivo_ref_esporte_projeto_de_lei_001-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/303/parecer_conclusivo_ref_esporte_projeto_de_lei_001-2026_0001.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/348/parecer_conclusivo_ref_projeto_de_lei_005-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/349/parecer_conclusivo_ref_projeto_de_lei_005-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/354/parecer_conclusivo_ref_projeto_de_lei_004-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/355/parecer_conclusivo_ref_projeto_de_lei_002-2026_ccj.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/356/parecer_conclusivo_ref_projeto_de_lei_002-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.marianopolisdotocantins.to.leg.br/media/sapl/public/materialegislativa/2026/282/projeto_de_emenda_a_lei_organica_001-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H33"/>
+  <dimension ref="A1:H109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="89.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="96" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="148.42578125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="199.7109375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="233" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1172,517 +1742,2518 @@
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>50</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>72</v>
       </c>
       <c r="H15" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>41</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>76</v>
       </c>
-      <c r="F16" t="s">
+      <c r="H16" t="s">
         <v>77</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>41</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B17" t="s">
-[...5 lines deleted...]
-      <c r="D17" t="s">
+      <c r="H17" t="s">
         <v>81</v>
-      </c>
-[...10 lines deleted...]
-        <v>84</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>41</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="H18" t="s">
         <v>85</v>
-      </c>
-[...19 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="D19" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>95</v>
+        <v>88</v>
       </c>
       <c r="H19" t="s">
-        <v>96</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>41</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="E20" t="s">
+      <c r="H20" t="s">
         <v>93</v>
-      </c>
-[...7 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>100</v>
+        <v>94</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>21</v>
+        <v>95</v>
       </c>
       <c r="D21" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>101</v>
+        <v>27</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
       <c r="H21" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>26</v>
+        <v>99</v>
       </c>
       <c r="D22" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>93</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>94</v>
+        <v>22</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>79</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>22</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" t="s">
         <v>105</v>
-      </c>
-[...19 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>36</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B24" t="s">
-[...5 lines deleted...]
-      <c r="D24" t="s">
+      <c r="H24" t="s">
         <v>109</v>
-      </c>
-[...7 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>110</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>111</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>36</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>112</v>
-      </c>
-[...13 lines deleted...]
-        <v>83</v>
       </c>
       <c r="H25" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>114</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="D26" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>27</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>83</v>
+        <v>116</v>
       </c>
       <c r="H26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>26</v>
+        <v>119</v>
       </c>
       <c r="D27" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>27</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>83</v>
+        <v>120</v>
       </c>
       <c r="H27" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>31</v>
+        <v>123</v>
       </c>
       <c r="D28" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>50</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>83</v>
+        <v>124</v>
       </c>
       <c r="H28" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>35</v>
+        <v>127</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>41</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>83</v>
+        <v>128</v>
       </c>
       <c r="H29" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>122</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>40</v>
+        <v>131</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>132</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>83</v>
+        <v>133</v>
       </c>
       <c r="H30" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>124</v>
+        <v>135</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>45</v>
+        <v>136</v>
       </c>
       <c r="D31" t="s">
-        <v>109</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>110</v>
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>50</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>83</v>
+        <v>137</v>
       </c>
       <c r="H31" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>139</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>109</v>
+        <v>140</v>
       </c>
       <c r="E32" t="s">
-        <v>110</v>
+        <v>141</v>
+      </c>
+      <c r="F32" t="s">
+        <v>50</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>83</v>
+        <v>142</v>
       </c>
       <c r="H32" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>140</v>
+      </c>
+      <c r="E33" t="s">
+        <v>141</v>
+      </c>
+      <c r="F33" t="s">
+        <v>50</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>146</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" t="s">
+        <v>140</v>
+      </c>
+      <c r="E34" t="s">
+        <v>141</v>
+      </c>
+      <c r="F34" t="s">
+        <v>22</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H34" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>148</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>10</v>
       </c>
-      <c r="D33" t="s">
-[...8 lines deleted...]
-      <c r="G33" s="1" t="s">
+      <c r="D35" t="s">
+        <v>149</v>
+      </c>
+      <c r="E35" t="s">
+        <v>150</v>
+      </c>
+      <c r="F35" t="s">
+        <v>151</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H35" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>154</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" t="s">
+        <v>149</v>
+      </c>
+      <c r="E36" t="s">
+        <v>150</v>
+      </c>
+      <c r="F36" t="s">
+        <v>151</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H36" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>157</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D37" t="s">
+        <v>149</v>
+      </c>
+      <c r="E37" t="s">
+        <v>150</v>
+      </c>
+      <c r="F37" t="s">
+        <v>151</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H37" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>17</v>
+      </c>
+      <c r="D38" t="s">
+        <v>161</v>
+      </c>
+      <c r="E38" t="s">
+        <v>162</v>
+      </c>
+      <c r="F38" t="s">
+        <v>27</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H38" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>164</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>21</v>
+      </c>
+      <c r="D39" t="s">
+        <v>161</v>
+      </c>
+      <c r="E39" t="s">
+        <v>162</v>
+      </c>
+      <c r="F39" t="s">
+        <v>63</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H39" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>166</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>26</v>
+      </c>
+      <c r="D40" t="s">
+        <v>161</v>
+      </c>
+      <c r="E40" t="s">
+        <v>162</v>
+      </c>
+      <c r="F40" t="s">
+        <v>63</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>31</v>
+      </c>
+      <c r="D41" t="s">
+        <v>161</v>
+      </c>
+      <c r="E41" t="s">
+        <v>162</v>
+      </c>
+      <c r="F41" t="s">
+        <v>27</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H41" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42" t="s">
+        <v>161</v>
+      </c>
+      <c r="E42" t="s">
+        <v>162</v>
+      </c>
+      <c r="F42" t="s">
+        <v>41</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H42" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>174</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>40</v>
+      </c>
+      <c r="D43" t="s">
+        <v>161</v>
+      </c>
+      <c r="E43" t="s">
+        <v>162</v>
+      </c>
+      <c r="F43" t="s">
+        <v>175</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H43" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>177</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>10</v>
+      </c>
+      <c r="D44" t="s">
+        <v>178</v>
+      </c>
+      <c r="E44" t="s">
+        <v>179</v>
+      </c>
+      <c r="F44" t="s">
+        <v>180</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H44" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>183</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>178</v>
+      </c>
+      <c r="E45" t="s">
+        <v>179</v>
+      </c>
+      <c r="F45" t="s">
+        <v>63</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H45" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>185</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>21</v>
+      </c>
+      <c r="D46" t="s">
+        <v>178</v>
+      </c>
+      <c r="E46" t="s">
+        <v>179</v>
+      </c>
+      <c r="F46" t="s">
+        <v>186</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H46" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>188</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>26</v>
+      </c>
+      <c r="D47" t="s">
+        <v>178</v>
+      </c>
+      <c r="E47" t="s">
+        <v>179</v>
+      </c>
+      <c r="F47" t="s">
+        <v>36</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H47" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>190</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48" t="s">
+        <v>178</v>
+      </c>
+      <c r="E48" t="s">
+        <v>179</v>
+      </c>
+      <c r="F48" t="s">
+        <v>50</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H48" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>192</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" t="s">
+        <v>178</v>
+      </c>
+      <c r="E49" t="s">
+        <v>179</v>
+      </c>
+      <c r="F49" t="s">
+        <v>50</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H49" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>194</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50" t="s">
+        <v>178</v>
+      </c>
+      <c r="E50" t="s">
+        <v>179</v>
+      </c>
+      <c r="F50" t="s">
+        <v>50</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H50" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>196</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" t="s">
+        <v>178</v>
+      </c>
+      <c r="E51" t="s">
+        <v>179</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H51" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>198</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>49</v>
+      </c>
+      <c r="D52" t="s">
+        <v>178</v>
+      </c>
+      <c r="E52" t="s">
+        <v>179</v>
+      </c>
+      <c r="F52" t="s">
+        <v>63</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H52" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>200</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>54</v>
+      </c>
+      <c r="D53" t="s">
+        <v>178</v>
+      </c>
+      <c r="E53" t="s">
+        <v>179</v>
+      </c>
+      <c r="F53" t="s">
+        <v>132</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H53" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>202</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>58</v>
+      </c>
+      <c r="D54" t="s">
+        <v>178</v>
+      </c>
+      <c r="E54" t="s">
+        <v>179</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H54" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>204</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>62</v>
+      </c>
+      <c r="D55" t="s">
+        <v>178</v>
+      </c>
+      <c r="E55" t="s">
+        <v>179</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H55" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>206</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>67</v>
+      </c>
+      <c r="D56" t="s">
+        <v>178</v>
+      </c>
+      <c r="E56" t="s">
+        <v>179</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H56" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>208</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>209</v>
+      </c>
+      <c r="E57" t="s">
+        <v>210</v>
+      </c>
+      <c r="F57" t="s">
+        <v>63</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H57" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>212</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>209</v>
+      </c>
+      <c r="E58" t="s">
+        <v>210</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H58" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>214</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>21</v>
+      </c>
+      <c r="D59" t="s">
+        <v>209</v>
+      </c>
+      <c r="E59" t="s">
+        <v>210</v>
+      </c>
+      <c r="F59" t="s">
+        <v>63</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H59" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>216</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>26</v>
+      </c>
+      <c r="D60" t="s">
+        <v>209</v>
+      </c>
+      <c r="E60" t="s">
+        <v>210</v>
+      </c>
+      <c r="F60" t="s">
+        <v>186</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H60" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>218</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>31</v>
+      </c>
+      <c r="D61" t="s">
+        <v>209</v>
+      </c>
+      <c r="E61" t="s">
+        <v>210</v>
+      </c>
+      <c r="F61" t="s">
+        <v>36</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H61" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>220</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>35</v>
+      </c>
+      <c r="D62" t="s">
+        <v>209</v>
+      </c>
+      <c r="E62" t="s">
+        <v>210</v>
+      </c>
+      <c r="F62" t="s">
+        <v>50</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H62" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>222</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63" t="s">
+        <v>209</v>
+      </c>
+      <c r="E63" t="s">
+        <v>210</v>
+      </c>
+      <c r="F63" t="s">
+        <v>50</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H63" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>223</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>45</v>
+      </c>
+      <c r="D64" t="s">
+        <v>209</v>
+      </c>
+      <c r="E64" t="s">
+        <v>210</v>
+      </c>
+      <c r="F64" t="s">
+        <v>50</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H64" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>225</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>49</v>
+      </c>
+      <c r="D65" t="s">
+        <v>209</v>
+      </c>
+      <c r="E65" t="s">
+        <v>210</v>
+      </c>
+      <c r="F65" t="s">
+        <v>22</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H65" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>227</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>54</v>
+      </c>
+      <c r="D66" t="s">
+        <v>209</v>
+      </c>
+      <c r="E66" t="s">
+        <v>210</v>
+      </c>
+      <c r="F66" t="s">
+        <v>63</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H66" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>229</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>58</v>
+      </c>
+      <c r="D67" t="s">
+        <v>209</v>
+      </c>
+      <c r="E67" t="s">
+        <v>210</v>
+      </c>
+      <c r="F67" t="s">
+        <v>132</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H67" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>231</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>62</v>
+      </c>
+      <c r="D68" t="s">
+        <v>209</v>
+      </c>
+      <c r="E68" t="s">
+        <v>210</v>
+      </c>
+      <c r="F68" t="s">
+        <v>36</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H68" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>233</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>67</v>
+      </c>
+      <c r="D69" t="s">
+        <v>209</v>
+      </c>
+      <c r="E69" t="s">
+        <v>210</v>
+      </c>
+      <c r="F69" t="s">
+        <v>186</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H69" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>235</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>71</v>
+      </c>
+      <c r="D70" t="s">
+        <v>209</v>
+      </c>
+      <c r="E70" t="s">
+        <v>210</v>
+      </c>
+      <c r="F70" t="s">
+        <v>27</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H70" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>237</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>10</v>
+      </c>
+      <c r="D71" t="s">
+        <v>238</v>
+      </c>
+      <c r="E71" t="s">
+        <v>239</v>
+      </c>
+      <c r="F71" t="s">
+        <v>240</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H71" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>243</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D72" t="s">
+        <v>238</v>
+      </c>
+      <c r="E72" t="s">
+        <v>239</v>
+      </c>
+      <c r="F72" t="s">
+        <v>240</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H72" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>246</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>21</v>
+      </c>
+      <c r="D73" t="s">
+        <v>238</v>
+      </c>
+      <c r="E73" t="s">
+        <v>239</v>
+      </c>
+      <c r="F73" t="s">
+        <v>247</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="H73" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>249</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>26</v>
+      </c>
+      <c r="D74" t="s">
+        <v>238</v>
+      </c>
+      <c r="E74" t="s">
+        <v>239</v>
+      </c>
+      <c r="F74" t="s">
+        <v>240</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H74" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>251</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>31</v>
+      </c>
+      <c r="D75" t="s">
+        <v>238</v>
+      </c>
+      <c r="E75" t="s">
+        <v>239</v>
+      </c>
+      <c r="F75" t="s">
+        <v>252</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H75" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>254</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>35</v>
+      </c>
+      <c r="D76" t="s">
+        <v>238</v>
+      </c>
+      <c r="E76" t="s">
+        <v>239</v>
+      </c>
+      <c r="F76" t="s">
+        <v>240</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H76" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>255</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77" t="s">
+        <v>238</v>
+      </c>
+      <c r="E77" t="s">
+        <v>239</v>
+      </c>
+      <c r="F77" t="s">
+        <v>252</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H77" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>256</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>45</v>
+      </c>
+      <c r="D78" t="s">
+        <v>238</v>
+      </c>
+      <c r="E78" t="s">
+        <v>239</v>
+      </c>
+      <c r="F78" t="s">
+        <v>240</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H78" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>257</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>49</v>
+      </c>
+      <c r="D79" t="s">
+        <v>238</v>
+      </c>
+      <c r="E79" t="s">
+        <v>239</v>
+      </c>
+      <c r="F79" t="s">
+        <v>258</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H79" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>261</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>54</v>
+      </c>
+      <c r="D80" t="s">
+        <v>238</v>
+      </c>
+      <c r="E80" t="s">
+        <v>239</v>
+      </c>
+      <c r="F80" t="s">
+        <v>240</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H80" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>263</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>58</v>
+      </c>
+      <c r="D81" t="s">
+        <v>238</v>
+      </c>
+      <c r="E81" t="s">
+        <v>239</v>
+      </c>
+      <c r="F81" t="s">
+        <v>240</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H81" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>264</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>62</v>
+      </c>
+      <c r="D82" t="s">
+        <v>238</v>
+      </c>
+      <c r="E82" t="s">
+        <v>239</v>
+      </c>
+      <c r="F82" t="s">
+        <v>252</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H82" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>265</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>67</v>
+      </c>
+      <c r="D83" t="s">
+        <v>238</v>
+      </c>
+      <c r="E83" t="s">
+        <v>239</v>
+      </c>
+      <c r="F83" t="s">
+        <v>240</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H83" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>266</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>71</v>
+      </c>
+      <c r="D84" t="s">
+        <v>238</v>
+      </c>
+      <c r="E84" t="s">
+        <v>239</v>
+      </c>
+      <c r="F84" t="s">
+        <v>258</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H84" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>267</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>75</v>
+      </c>
+      <c r="D85" t="s">
+        <v>238</v>
+      </c>
+      <c r="E85" t="s">
+        <v>239</v>
+      </c>
+      <c r="F85" t="s">
+        <v>240</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H85" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>269</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>79</v>
+      </c>
+      <c r="D86" t="s">
+        <v>238</v>
+      </c>
+      <c r="E86" t="s">
+        <v>239</v>
+      </c>
+      <c r="F86" t="s">
+        <v>240</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H86" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>271</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
         <v>83</v>
       </c>
-      <c r="H33" t="s">
-        <v>96</v>
+      <c r="D87" t="s">
+        <v>238</v>
+      </c>
+      <c r="E87" t="s">
+        <v>239</v>
+      </c>
+      <c r="F87" t="s">
+        <v>247</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H87" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>273</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>274</v>
+      </c>
+      <c r="E88" t="s">
+        <v>275</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H88" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>277</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>274</v>
+      </c>
+      <c r="E89" t="s">
+        <v>275</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H89" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>279</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>21</v>
+      </c>
+      <c r="D90" t="s">
+        <v>274</v>
+      </c>
+      <c r="E90" t="s">
+        <v>275</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H90" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>281</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>26</v>
+      </c>
+      <c r="D91" t="s">
+        <v>274</v>
+      </c>
+      <c r="E91" t="s">
+        <v>275</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H91" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>283</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>31</v>
+      </c>
+      <c r="D92" t="s">
+        <v>274</v>
+      </c>
+      <c r="E92" t="s">
+        <v>275</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H92" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>285</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>35</v>
+      </c>
+      <c r="D93" t="s">
+        <v>274</v>
+      </c>
+      <c r="E93" t="s">
+        <v>275</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H93" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>287</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>40</v>
+      </c>
+      <c r="D94" t="s">
+        <v>274</v>
+      </c>
+      <c r="E94" t="s">
+        <v>275</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H94" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>289</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>45</v>
+      </c>
+      <c r="D95" t="s">
+        <v>274</v>
+      </c>
+      <c r="E95" t="s">
+        <v>275</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H95" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>291</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>49</v>
+      </c>
+      <c r="D96" t="s">
+        <v>274</v>
+      </c>
+      <c r="E96" t="s">
+        <v>275</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H96" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>293</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>54</v>
+      </c>
+      <c r="D97" t="s">
+        <v>274</v>
+      </c>
+      <c r="E97" t="s">
+        <v>275</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H97" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>295</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>58</v>
+      </c>
+      <c r="D98" t="s">
+        <v>274</v>
+      </c>
+      <c r="E98" t="s">
+        <v>275</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H98" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>297</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>62</v>
+      </c>
+      <c r="D99" t="s">
+        <v>274</v>
+      </c>
+      <c r="E99" t="s">
+        <v>275</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H99" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>299</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>67</v>
+      </c>
+      <c r="D100" t="s">
+        <v>274</v>
+      </c>
+      <c r="E100" t="s">
+        <v>275</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H100" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>301</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>71</v>
+      </c>
+      <c r="D101" t="s">
+        <v>274</v>
+      </c>
+      <c r="E101" t="s">
+        <v>275</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H101" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>303</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>75</v>
+      </c>
+      <c r="D102" t="s">
+        <v>274</v>
+      </c>
+      <c r="E102" t="s">
+        <v>275</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H102" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>305</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>79</v>
+      </c>
+      <c r="D103" t="s">
+        <v>274</v>
+      </c>
+      <c r="E103" t="s">
+        <v>275</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H103" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>307</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>83</v>
+      </c>
+      <c r="D104" t="s">
+        <v>274</v>
+      </c>
+      <c r="E104" t="s">
+        <v>275</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H104" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>309</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>87</v>
+      </c>
+      <c r="D105" t="s">
+        <v>274</v>
+      </c>
+      <c r="E105" t="s">
+        <v>275</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H105" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>311</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>91</v>
+      </c>
+      <c r="D106" t="s">
+        <v>274</v>
+      </c>
+      <c r="E106" t="s">
+        <v>275</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H106" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>313</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>95</v>
+      </c>
+      <c r="D107" t="s">
+        <v>274</v>
+      </c>
+      <c r="E107" t="s">
+        <v>275</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H107" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>315</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>99</v>
+      </c>
+      <c r="D108" t="s">
+        <v>274</v>
+      </c>
+      <c r="E108" t="s">
+        <v>275</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H108" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>317</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>10</v>
+      </c>
+      <c r="D109" t="s">
+        <v>318</v>
+      </c>
+      <c r="E109" t="s">
+        <v>319</v>
+      </c>
+      <c r="F109" t="s">
+        <v>320</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H109" t="s">
+        <v>242</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>