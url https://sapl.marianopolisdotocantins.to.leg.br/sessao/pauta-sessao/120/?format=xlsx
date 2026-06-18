--- v0 (2026-03-19)
+++ v1 (2026-06-18)
@@ -78,51 +78,51 @@
   <si>
     <t>Projeto de Lei do Executivo nº 1 de 2026</t>
   </si>
   <si>
     <t>Saulo Costa Moreira - Prefeito Municipal</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal n°446, de 15 de março de 2019, que dispõe sobre a criação do Calendário Esportivo do Município de Marianópolis do Tocantins e dá outras providências.</t>
   </si>
   <si>
     <t>Incluída na Ordem do Dia - 2ª Votação</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo nº 21 de 2025</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 314, de 15 de maio de 2009, e dá outras providências.</t>
   </si>
   <si>
     <t>Indicação nº 12 de 2026</t>
   </si>
   <si>
     <t>José Davi Silva Ribeiro</t>
   </si>
   <si>
-    <t>Requerimento para a implantação de uma horta comunitária e de uma roça comunitária no município de Marianópolis do Tocantins.</t>
+    <t>Implantação de uma horta comunitária e de uma roça comunitária no município de Marianópolis do Tocantins.</t>
   </si>
   <si>
     <t>Leitura, Discussão e Votação Única</t>
   </si>
   <si>
     <t>Indicação nº 13 de 2026</t>
   </si>
   <si>
     <t>Elias Alexandre da Silva</t>
   </si>
   <si>
     <t>Solicitação de evento para os idosos nos assentamentos do município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>